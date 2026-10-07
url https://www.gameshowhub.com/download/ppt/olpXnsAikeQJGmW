--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -1237,90 +1237,90 @@
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Yaron Versano</a:t>
+            <a:t>[C] Yaron Verson</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Yaron Verson</a:t>
+            <a:t>[D] Yaron Versano</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1431,168 +1431,168 @@
 <file path=ppt/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Gal Godot</a:t>
+            <a:t>[A] Linnet "Linny" Ridgeway-Doyle, a wealthy heiress</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Gal Gudot</a:t>
+            <a:t>[B] Euphemia, a renowned painter and Bouc's mother</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Gal Gadot</a:t>
+            <a:t>[C] Louise Bourget, Linnet's personal maid</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Gal Gedot</a:t>
+            <a:t>[D] Marie Van Schuyler, Linnet's godmother and a socialite-turned-communist</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1703,168 +1703,168 @@
 <file path=ppt/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Wonder Woman 2</a:t>
+            <a:t>[A] 2016</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Wonder Woman: 1984</a:t>
+            <a:t>[B] 2018</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Wonder Woman 1984</a:t>
+            <a:t>[C] 2015</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Wonder Woman: 2</a:t>
+            <a:t>[D] 2017</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1975,168 +1975,168 @@
 <file path=ppt/diagrams/data5.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] 2015</a:t>
+            <a:t>[A] Gal Gadot</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] 2018</a:t>
+            <a:t>[B] Gal Godot</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] 2016</a:t>
+            <a:t>[C] Gal Gudot</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] 2017</a:t>
+            <a:t>[D] Gal Gedot</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2247,168 +2247,168 @@
 <file path=ppt/diagrams/data6.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Pilot Wave</a:t>
+            <a:t>[A] Wonder Woman: 2</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Pilot Wave Productions</a:t>
+            <a:t>[B] Wonder Woman: 1984</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Pilot Wave Production</a:t>
+            <a:t>[C] Wonder Woman 2</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Pilot Waves</a:t>
+            <a:t>[D] Wonder Woman 1984</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2519,168 +2519,168 @@
 <file path=ppt/diagrams/data7.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] French</a:t>
+            <a:t>[A] Wonder Woman</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Israeli</a:t>
+            <a:t>[B] Black Widow</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] British</a:t>
+            <a:t>[C] Catwoman</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] American</a:t>
+            <a:t>[D] Supergirl</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2791,168 +2791,168 @@
 <file path=ppt/diagrams/data8.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Linnet "Linny" Ridgeway-Doyle, a wealthy heiress</a:t>
+            <a:t>[A] American</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Louise Bourget, Linnet's personal maid</a:t>
+            <a:t>[B] French</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Marie Van Schuyler, Linnet's godmother and a socialite-turned-communist</a:t>
+            <a:t>[C] Israeli</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Euphemia, a renowned painter and Bouc's mother</a:t>
+            <a:t>[D] British</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -3063,168 +3063,168 @@
 <file path=ppt/diagrams/data9.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Supergirl</a:t>
+            <a:t>[A] Pilot Waves</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Catwoman</a:t>
+            <a:t>[B] Pilot Wave Productions</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Black Widow</a:t>
+            <a:t>[C] Pilot Wave</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Wonder Woman</a:t>
+            <a:t>[D] Pilot Wave Production</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -11920,51 +11920,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>6. What is Gal Gadot's nationality?</a:t>
+              <a:t>6. What is Gal Gadot's most famous role?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12026,51 +12026,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>7. What role did Gal Gadot play in Death on the Nile?</a:t>
+              <a:t>7. What is Gal Gadot's nationality?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12132,51 +12132,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>8. What is Gal Gadot's most famous role?</a:t>
+              <a:t>8. What is the name of Gal Gadot's production company?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12351,65 +12351,65 @@
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913774" y="1282700"/>
             <a:ext cx="10363826" cy="5448300"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr numCol="2" wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" defTabSz="914400">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" cap="none" dirty="0"/>
               <a:t>1. What is the name of Gal Gadot's husband?
-[C] Yaron Versano
-[...4 lines deleted...]
-4. What year did Gal Gadot first appear as Wonder Woman?
+[D] Yaron Versano
+2. What role did Gal Gadot play in Death on the Nile?
+[A] Linnet "Linny" Ridgeway-Doyle, a wealthy heiress
+3. What year did Gal Gadot first appear as Wonder Woman?
 [D] 2017
-5. What is the name of Gal Gadot's production company?
+4. What is Gal Gadot's birth name?
+[A] Gal Gadot
+5. What is the name of Gal Gadot's latest movie?
+[D] Wonder Woman 1984
+6. What is Gal Gadot's most famous role?
+[A] Wonder Woman
+7. What is Gal Gadot's nationality?
+[C] Israeli
+8. What is the name of Gal Gadot's production company?
 [B] Pilot Wave Productions
-6. What is Gal Gadot's nationality?
-[...4 lines deleted...]
-[D] Wonder Woman
 </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" cap="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -12657,51 +12657,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>2. What is Gal Gadot's birth name?</a:t>
+              <a:t>2. What role did Gal Gadot play in Death on the Nile?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12763,51 +12763,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>3. What is the name of Gal Gadot's latest movie?</a:t>
+              <a:t>3. What year did Gal Gadot first appear as Wonder Woman?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12869,51 +12869,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>4. What year did Gal Gadot first appear as Wonder Woman?</a:t>
+              <a:t>4. What is Gal Gadot's birth name?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12975,51 +12975,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>5. What is the name of Gal Gadot's production company?</a:t>
+              <a:t>5. What is the name of Gal Gadot's latest movie?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>