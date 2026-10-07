--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -1159,168 +1159,168 @@
 <file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Swanling</a:t>
+            <a:t>[A] Cub</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Cub</a:t>
+            <a:t>[B] Cygnet</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Hatchling</a:t>
+            <a:t>[C] Pup</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Cygnet</a:t>
+            <a:t>[D] Calf</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1431,168 +1431,168 @@
 <file path=ppt/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Cub</a:t>
+            <a:t>[A] Hatchling</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Calf</a:t>
+            <a:t>[B] Swanling</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Pup</a:t>
+            <a:t>[C] Cygnet</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Colt</a:t>
+            <a:t>[D] Cub</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1703,51 +1703,51 @@
 <file path=ppt/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Puppy</a:t>
+            <a:t>[A] Calf</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1781,90 +1781,90 @@
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Fawn</a:t>
+            <a:t>[C] Cub</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Kitten</a:t>
+            <a:t>[D] Pup</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1975,90 +1975,90 @@
 <file path=ppt/diagrams/data5.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Fawn</a:t>
+            <a:t>[A] Colt</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Cub</a:t>
+            <a:t>[B] Fawn</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2092,51 +2092,51 @@
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Colt</a:t>
+            <a:t>[D] Cub</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2247,90 +2247,90 @@
 <file path=ppt/diagrams/data6.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Fawn</a:t>
+            <a:t>[A] Calf</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Colt</a:t>
+            <a:t>[B] Fawn</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2364,51 +2364,51 @@
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Calf</a:t>
+            <a:t>[D] Colt</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2519,168 +2519,168 @@
 <file path=ppt/diagrams/data7.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Gosling</a:t>
+            <a:t>[A] Puppy</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Duckling</a:t>
+            <a:t>[B] Kitten</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Kid</a:t>
+            <a:t>[C] Colt</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Chick</a:t>
+            <a:t>[D] Fawn</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2791,168 +2791,168 @@
 <file path=ppt/diagrams/data8.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Cub</a:t>
+            <a:t>[A] Duckling</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Pup</a:t>
+            <a:t>[B] Kid</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Cygnet</a:t>
+            <a:t>[C] Chick</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Calf</a:t>
+            <a:t>[D] Gosling</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -3063,90 +3063,90 @@
 <file path=ppt/diagrams/data9.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Cub</a:t>
+            <a:t>[A] Calf</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Calf</a:t>
+            <a:t>[B] Cub</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -11920,51 +11920,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>6. The baby of a goose is called</a:t>
+              <a:t>6. What is the baby of a dog called</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12026,51 +12026,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>7. The baby of a bear is called</a:t>
+              <a:t>7. The baby of a goose is called</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12132,51 +12132,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>8. What is the baby of an elephant called</a:t>
+              <a:t>8. The baby of a cow is called</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12350,66 +12350,66 @@
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913774" y="1282700"/>
             <a:ext cx="10363826" cy="5448300"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr numCol="2" wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" defTabSz="914400">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" cap="none" dirty="0"/>
-              <a:t>1. What is the term used for the baby of a swan
-[...3 lines deleted...]
-3. What is the baby of a dog called
+              <a:t>1. The baby of a bear is called
+[A] Cub
+2. What is the term used for the baby of a swan
+[C] Cygnet
+3. What is the baby of an elephant called
+[A] Calf
+4. What is the baby of a deer called
+[B] Fawn
+5. What do you call the baby of a horse
+[D] Colt
+6. What is the baby of a dog called
 [A] Puppy
-4. What is the baby of a deer called
-[...8 lines deleted...]
-[B] Calf
+7. The baby of a goose is called
+[D] Gosling
+8. The baby of a cow is called
+[A] Calf
 </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" cap="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -12551,51 +12551,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>1. What is the term used for the baby of a swan</a:t>
+              <a:t>1. The baby of a bear is called</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12657,51 +12657,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>2. The baby of a cow is called</a:t>
+              <a:t>2. What is the term used for the baby of a swan</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12763,51 +12763,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>3. What is the baby of a dog called</a:t>
+              <a:t>3. What is the baby of an elephant called</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>