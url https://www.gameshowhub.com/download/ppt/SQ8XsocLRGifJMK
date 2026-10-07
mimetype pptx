--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -1150,168 +1150,168 @@
 <file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Incheon</a:t>
+            <a:t>[A] Belfast</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Pyongyang</a:t>
+            <a:t>[B] Berlin</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Busan</a:t>
+            <a:t>[C] Limerick</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Seoul</a:t>
+            <a:t>[D] Dublin</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1422,168 +1422,168 @@
 <file path=ppt/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Athens</a:t>
+            <a:t>[A] Busan</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Rome</a:t>
+            <a:t>[B] Incheon</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Heraklion</a:t>
+            <a:t>[C] Seoul</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Volos</a:t>
+            <a:t>[D] Pyongyang</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1694,401 +1694,129 @@
 <file path=ppt/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Ottawa</a:t>
+            <a:t>[A] Copenhagen</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Vancouver</a:t>
+            <a:t>[B] Conakry</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Montreal</a:t>
-[...271 lines deleted...]
-            <a:t>[C] Copenhagen</a:t>
+            <a:t>[C] Helsinki</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2213,193 +1941,465 @@
     <dgm:cxn modelId="{3D4C6C4E-B058-4F0C-9A02-5D41C53AE014}" type="presOf" srcId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}" destId="{165C234B-AD7F-41D6-8F7F-7C689855D421}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}" srcId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" destId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}" srcOrd="3" destOrd="0" parTransId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" sibTransId="{CA026D3A-B8FA-430F-8200-304B8936B182}"/>
     <dgm:cxn modelId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}" srcId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" destId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}" srcOrd="1" destOrd="0" parTransId="{5281A816-1EA2-493B-B26C-C4CA76784526}" sibTransId="{36931C35-24A4-4922-8E25-30C24013D56C}"/>
     <dgm:cxn modelId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}" srcId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" destId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}" srcOrd="0" destOrd="0" parTransId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" sibTransId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}"/>
     <dgm:cxn modelId="{6824EDD8-4653-47AE-BB38-C7DEC8B75F75}" type="presOf" srcId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}" destId="{84197DA6-4812-4E51-9B37-38D88476FF0A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{CA8E90F6-B102-4CA7-826A-D2BB8D6583B2}" type="presOf" srcId="{A674F9D0-C372-4D84-BA85-966900ED204E}" destId="{4A04BE7F-83CD-448E-8459-0262D28BD6A0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{165C79FD-26DF-4713-96B2-1E94172A92D9}" srcId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" destId="{A674F9D0-C372-4D84-BA85-966900ED204E}" srcOrd="2" destOrd="0" parTransId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" sibTransId="{42E8AF83-1F60-42DD-86E6-520C403C786A}"/>
     <dgm:cxn modelId="{0A5E53B3-F19B-4B70-A81C-B48830618719}" type="presParOf" srcId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" destId="{84197DA6-4812-4E51-9B37-38D88476FF0A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{306807B1-2646-44CD-95DA-2598BDA75A3E}" type="presParOf" srcId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" destId="{BD431DCF-6422-4FEC-AAC9-99AEBD33F0DE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{EBDBA387-41F1-423C-BCAB-1CC09B89849B}" type="presParOf" srcId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" destId="{A62B2301-0549-4EF9-A9B3-E22D2FE1DF71}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{26DF401B-ACA7-46F5-975A-75466DA0BD66}" type="presParOf" srcId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" destId="{266CEECE-DCD0-42F6-BF39-66365D77D14C}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{8ACF0F6E-9F7C-4297-8712-617AD9920BE6}" type="presParOf" srcId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" destId="{4A04BE7F-83CD-448E-8459-0262D28BD6A0}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{CF8AC92C-4EBD-4923-B67C-F30B2EBB1D8B}" type="presParOf" srcId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" destId="{7867CCBE-EC1A-424E-B698-849335A6E68E}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
     <dgm:cxn modelId="{354A8D3F-FBC3-405D-9561-7064A706D8A3}" type="presParOf" srcId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" destId="{165C234B-AD7F-41D6-8F7F-7C689855D421}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
   </dgm:cxnLst>
   <dgm:bg/>
   <dgm:whole/>
   <dgm:extLst>
     <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
       <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
     </a:ext>
   </dgm:extLst>
 </dgm:dataModel>
 </file>
 
-<file path=ppt/diagrams/data6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/diagrams/data5.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Dublin</a:t>
+            <a:t>[A] Rome</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Berlin</a:t>
+            <a:t>[B] Volos</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Belfast</a:t>
+            <a:t>[C] Heraklion</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Limerick</a:t>
+            <a:t>[D] Athens</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr defTabSz="457200"/>
+          <a:endParaRPr lang="en-US" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr defTabSz="457200"/>
+          <a:endParaRPr lang="en-US" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" type="pres">
+      <dgm:prSet presAssocID="{18F7A359-61D6-46E0-9704-7154E4D1C211}" presName="diagram"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p/>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{84197DA6-4812-4E51-9B37-38D88476FF0A}" type="pres">
+      <dgm:prSet presAssocID="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}" presName="node"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p/>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{BD431DCF-6422-4FEC-AAC9-99AEBD33F0DE}" type="pres">
+      <dgm:prSet presAssocID="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" presName="sibTrans"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p/>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A62B2301-0549-4EF9-A9B3-E22D2FE1DF71}" type="pres">
+      <dgm:prSet presAssocID="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}" presName="node"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p/>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{266CEECE-DCD0-42F6-BF39-66365D77D14C}" type="pres">
+      <dgm:prSet presAssocID="{36931C35-24A4-4922-8E25-30C24013D56C}" presName="sibTrans"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p/>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{4A04BE7F-83CD-448E-8459-0262D28BD6A0}" type="pres">
+      <dgm:prSet presAssocID="{A674F9D0-C372-4D84-BA85-966900ED204E}" presName="node"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p/>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{7867CCBE-EC1A-424E-B698-849335A6E68E}" type="pres">
+      <dgm:prSet presAssocID="{42E8AF83-1F60-42DD-86E6-520C403C786A}" presName="sibTrans"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p/>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{165C234B-AD7F-41D6-8F7F-7C689855D421}" type="pres">
+      <dgm:prSet presAssocID="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}" presName="node"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p/>
+      </dgm:t>
+    </dgm:pt>
+  </dgm:ptLst>
+  <dgm:cxnLst>
+    <dgm:cxn modelId="{7ACBDF14-623D-4847-869E-4A0E4E0AD49D}" type="presOf" srcId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" destId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{0206A91A-97BF-4248-A7E4-8A1F8259E995}" type="presOf" srcId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}" destId="{A62B2301-0549-4EF9-A9B3-E22D2FE1DF71}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{3D4C6C4E-B058-4F0C-9A02-5D41C53AE014}" type="presOf" srcId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}" destId="{165C234B-AD7F-41D6-8F7F-7C689855D421}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}" srcId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" destId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}" srcOrd="3" destOrd="0" parTransId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" sibTransId="{CA026D3A-B8FA-430F-8200-304B8936B182}"/>
+    <dgm:cxn modelId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}" srcId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" destId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}" srcOrd="1" destOrd="0" parTransId="{5281A816-1EA2-493B-B26C-C4CA76784526}" sibTransId="{36931C35-24A4-4922-8E25-30C24013D56C}"/>
+    <dgm:cxn modelId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}" srcId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" destId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}" srcOrd="0" destOrd="0" parTransId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" sibTransId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}"/>
+    <dgm:cxn modelId="{6824EDD8-4653-47AE-BB38-C7DEC8B75F75}" type="presOf" srcId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}" destId="{84197DA6-4812-4E51-9B37-38D88476FF0A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{CA8E90F6-B102-4CA7-826A-D2BB8D6583B2}" type="presOf" srcId="{A674F9D0-C372-4D84-BA85-966900ED204E}" destId="{4A04BE7F-83CD-448E-8459-0262D28BD6A0}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{165C79FD-26DF-4713-96B2-1E94172A92D9}" srcId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" destId="{A674F9D0-C372-4D84-BA85-966900ED204E}" srcOrd="2" destOrd="0" parTransId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" sibTransId="{42E8AF83-1F60-42DD-86E6-520C403C786A}"/>
+    <dgm:cxn modelId="{0A5E53B3-F19B-4B70-A81C-B48830618719}" type="presParOf" srcId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" destId="{84197DA6-4812-4E51-9B37-38D88476FF0A}" srcOrd="0" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{306807B1-2646-44CD-95DA-2598BDA75A3E}" type="presParOf" srcId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" destId="{BD431DCF-6422-4FEC-AAC9-99AEBD33F0DE}" srcOrd="1" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{EBDBA387-41F1-423C-BCAB-1CC09B89849B}" type="presParOf" srcId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" destId="{A62B2301-0549-4EF9-A9B3-E22D2FE1DF71}" srcOrd="2" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{26DF401B-ACA7-46F5-975A-75466DA0BD66}" type="presParOf" srcId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" destId="{266CEECE-DCD0-42F6-BF39-66365D77D14C}" srcOrd="3" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{8ACF0F6E-9F7C-4297-8712-617AD9920BE6}" type="presParOf" srcId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" destId="{4A04BE7F-83CD-448E-8459-0262D28BD6A0}" srcOrd="4" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{CF8AC92C-4EBD-4923-B67C-F30B2EBB1D8B}" type="presParOf" srcId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" destId="{7867CCBE-EC1A-424E-B698-849335A6E68E}" srcOrd="5" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+    <dgm:cxn modelId="{354A8D3F-FBC3-405D-9561-7064A706D8A3}" type="presParOf" srcId="{DAF3B397-866B-4243-A4BE-F4B6E9FED9E4}" destId="{165C234B-AD7F-41D6-8F7F-7C689855D421}" srcOrd="6" destOrd="0" presId="urn:microsoft.com/office/officeart/2005/8/layout/default"/>
+  </dgm:cxnLst>
+  <dgm:bg/>
+  <dgm:whole/>
+  <dgm:extLst>
+    <a:ext uri="http://schemas.microsoft.com/office/drawing/2008/diagram">
+      <dsp:dataModelExt xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" relId="rId6" minVer="http://schemas.openxmlformats.org/drawingml/2006/diagram"/>
+    </a:ext>
+  </dgm:extLst>
+</dgm:dataModel>
+</file>
+
+<file path=ppt/diagrams/data6.xml><?xml version="1.0" encoding="utf-8"?>
+<dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+  <dgm:ptLst>
+    <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
+      <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr defTabSz="457200"/>
+          <a:endParaRPr lang="en-US" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr defTabSz="457200"/>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>[A] Quebec</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr defTabSz="457200"/>
+          <a:endParaRPr lang="en-US" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr defTabSz="457200"/>
+          <a:endParaRPr lang="en-US" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr defTabSz="457200"/>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>[B] Vancouver</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr defTabSz="457200"/>
+          <a:endParaRPr lang="en-US" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr defTabSz="457200"/>
+          <a:endParaRPr lang="en-US" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr defTabSz="457200"/>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>[C] Ottawa</a:t>
+          </a:r>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr defTabSz="457200"/>
+          <a:endParaRPr lang="en-US" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
+      <dgm:prSet/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr defTabSz="457200"/>
+          <a:endParaRPr lang="en-US" dirty="0"/>
+        </a:p>
+      </dgm:t>
+    </dgm:pt>
+    <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
+      <dgm:prSet phldrT="[Text]"/>
+      <dgm:spPr/>
+      <dgm:t>
+        <a:bodyPr wrap="square"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr defTabSz="457200"/>
+          <a:r>
+            <a:rPr lang="en-US" dirty="0"/>
+            <a:t>[D] Montreal</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -11198,60 +11198,60 @@
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913774" y="1282700"/>
             <a:ext cx="10363826" cy="5448300"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr numCol="2" wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" defTabSz="914400">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" cap="none" dirty="0"/>
-              <a:t>1. What is the capital of South Korea?
-[...8 lines deleted...]
-[A] Dublin
+              <a:t>1. What is the capital of Ireland?
+[D] Dublin
+2. What is the capital of South Korea?
+[C] Seoul
+3. What is the capital of Denmark?
+[A] Copenhagen
+4. What is the capital of Greece?
+[D] Athens
+5. What is the capital of Canada?
+[C] Ottawa
 </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" cap="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -11393,51 +11393,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>1. What is the capital of South Korea?</a:t>
+              <a:t>1. What is the capital of Ireland?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -11499,51 +11499,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>2. What is the capital of Greece?</a:t>
+              <a:t>2. What is the capital of South Korea?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -11605,51 +11605,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>3. What is the capital of Canada?</a:t>
+              <a:t>3. What is the capital of Denmark?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -11711,51 +11711,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>4. What is the capital of Denmark?</a:t>
+              <a:t>4. What is the capital of Greece?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -11817,51 +11817,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>5. What is the capital of Ireland?</a:t>
+              <a:t>5. What is the capital of Canada?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>