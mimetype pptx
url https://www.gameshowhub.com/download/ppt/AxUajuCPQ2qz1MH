--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -1165,168 +1165,168 @@
 <file path=ppt/diagrams/data10.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Canis lupus</a:t>
+            <a:t>[A] Cities and towns</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Canis latrans</a:t>
+            <a:t>[B] Jungles and swamps</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Canis familiaris</a:t>
+            <a:t>[C] Deserts and mountains</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Canis rufus</a:t>
+            <a:t>[D] Forests, tundra, and grasslands</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1437,168 +1437,168 @@
 <file path=ppt/diagrams/data11.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Fish and insects</a:t>
+            <a:t>[A] A dominant alpha pair and their offspring</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Fruits and vegetables</a:t>
+            <a:t>[B] A single alpha and their offspring</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Large mammals such as deer, elk, and moose</a:t>
+            <a:t>[C] A group of related wolves</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Small mammals such as rabbits and mice</a:t>
+            <a:t>[D] A group of unrelated wolves</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1709,168 +1709,168 @@
 <file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] 4-6 feet long and 2-3 feet tall</a:t>
+            <a:t>[A] 2-4 feet long and 1-2 feet tall</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] 3-5 feet long and 2-3 feet tall</a:t>
+            <a:t>[B] 4-6 feet long and 2-3 feet tall</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] 2-4 feet long and 1-2 feet tall</a:t>
+            <a:t>[C] 6-8 feet long and 3-4 feet tall</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] 6-8 feet long and 3-4 feet tall</a:t>
+            <a:t>[D] 3-5 feet long and 2-3 feet tall</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1981,168 +1981,168 @@
 <file path=ppt/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] A group of unrelated wolves</a:t>
+            <a:t>[A] 4-6 pups</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] A single alpha and their offspring</a:t>
+            <a:t>[B] 6-8 pups</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] A dominant alpha pair and their offspring</a:t>
+            <a:t>[C] 2-4 pups</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] A group of related wolves</a:t>
+            <a:t>[D] 1-3 pups</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2253,168 +2253,168 @@
 <file path=ppt/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] 45-55 mph</a:t>
+            <a:t>[A] 50-90 pounds</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] 15-25 mph</a:t>
+            <a:t>[B] 30-70 pounds</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] 25-35 mph</a:t>
+            <a:t>[C] 70-110 pounds</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] 35-45 mph</a:t>
+            <a:t>[D] 90-130 pounds</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2525,168 +2525,168 @@
 <file path=ppt/diagrams/data5.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Jungles and swamps</a:t>
+            <a:t>[A] 15-25 mph</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Forests, tundra, and grasslands</a:t>
+            <a:t>[B] 45-55 mph</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Deserts and mountains</a:t>
+            <a:t>[C] 35-45 mph</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Cities and towns</a:t>
+            <a:t>[D] 25-35 mph</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2797,168 +2797,168 @@
 <file path=ppt/diagrams/data6.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] 90-130 pounds</a:t>
+            <a:t>[A] 2-12 wolves</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] 70-110 pounds</a:t>
+            <a:t>[B] 6-20 wolves</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] 30-70 pounds</a:t>
+            <a:t>[C] 4-16 wolves</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] 50-90 pounds</a:t>
+            <a:t>[D] 8-24 wolves</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -3069,168 +3069,168 @@
 <file path=ppt/diagrams/data7.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] 2-4 years</a:t>
+            <a:t>[A] 10-12 years</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] 4-6 years</a:t>
+            <a:t>[B] 6-8 years</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] 6-8 years</a:t>
+            <a:t>[C] 4-6 years</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] 10-12 years</a:t>
+            <a:t>[D] 2-4 years</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -3341,168 +3341,168 @@
 <file path=ppt/diagrams/data8.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] 1-3 pups</a:t>
+            <a:t>[A] Small mammals such as rabbits and mice</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] 2-4 pups</a:t>
+            <a:t>[B] Fruits and vegetables</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] 4-6 pups</a:t>
+            <a:t>[C] Fish and insects</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] 6-8 pups</a:t>
+            <a:t>[D] Large mammals such as deer, elk, and moose</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -3613,168 +3613,168 @@
 <file path=ppt/diagrams/data9.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] 8-24 wolves</a:t>
+            <a:t>[A] Canis rufus</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] 4-16 wolves</a:t>
+            <a:t>[B] Canis latrans</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] 2-12 wolves</a:t>
+            <a:t>[C] Canis familiaris</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] 6-20 wolves</a:t>
+            <a:t>[D] Canis lupus</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -12582,51 +12582,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>7. What is the average litter size of a wolf?</a:t>
+              <a:t>7. What is the average diet of a wolf?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12688,51 +12688,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>8. What is the average pack size of a wolf?</a:t>
+              <a:t>8. What is the scientific name for a wolf?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12794,51 +12794,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>9. What is the scientific name for a wolf?</a:t>
+              <a:t>9. What is the average habitat of a wolf?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12900,51 +12900,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>10. What is the average diet of a wolf?</a:t>
+              <a:t>10. What is the average social structure of a wolf pack?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13119,69 +13119,69 @@
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913774" y="1282700"/>
             <a:ext cx="10363826" cy="5448300"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr numCol="2" wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" defTabSz="914400">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" cap="none" dirty="0"/>
               <a:t>1. What is the average size of a wolf?
-[A] 4-6 feet long and 2-3 feet tall
-[...7 lines deleted...]
-[D] 50-90 pounds
+[B] 4-6 feet long and 2-3 feet tall
+2. What is the average litter size of a wolf?
+[A] 4-6 pups
+3. What is the average weight of a wolf?
+[A] 50-90 pounds
+4. What is the average speed of a wolf?
+[D] 25-35 mph
+5. What is the average pack size of a wolf?
+[A] 2-12 wolves
 6. What is the average lifespan of a wolf in the wild?
-[C] 6-8 years
-[...7 lines deleted...]
-[C] Large mammals such as deer, elk, and moose
+[B] 6-8 years
+7. What is the average diet of a wolf?
+[D] Large mammals such as deer, elk, and moose
+8. What is the scientific name for a wolf?
+[D] Canis lupus
+9. What is the average habitat of a wolf?
+[D] Forests, tundra, and grasslands
+10. What is the average social structure of a wolf pack?
+[A] A dominant alpha pair and their offspring
 </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" cap="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -13429,51 +13429,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>2. What is the average social structure of a wolf pack?</a:t>
+              <a:t>2. What is the average litter size of a wolf?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13535,51 +13535,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>3. What is the average speed of a wolf?</a:t>
+              <a:t>3. What is the average weight of a wolf?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13641,51 +13641,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>4. What is the average habitat of a wolf?</a:t>
+              <a:t>4. What is the average speed of a wolf?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13747,51 +13747,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>5. What is the average weight of a wolf?</a:t>
+              <a:t>5. What is the average pack size of a wolf?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>