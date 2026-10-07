--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -1165,168 +1165,168 @@
 <file path=ppt/diagrams/data10.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Pele: The Legend</a:t>
+            <a:t>[A] 1978</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Pele: Birth of a Legend</a:t>
+            <a:t>[B] 1979</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Pele: The Story of a Legend</a:t>
+            <a:t>[C] 1980</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Pele: The Rise of a Legend</a:t>
+            <a:t>[D] 1977</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1437,168 +1437,168 @@
 <file path=ppt/diagrams/data11.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] 1977</a:t>
+            <a:t>[A] 2001</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] 1979</a:t>
+            <a:t>[B] 2000</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] 1980</a:t>
+            <a:t>[C] 2003</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] 1978</a:t>
+            <a:t>[D] 2002</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1709,168 +1709,168 @@
 <file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Edson Pele</a:t>
+            <a:t>[A] Palmeiras</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Edson Arantes do Nascimento</a:t>
+            <a:t>[B] Flamengo</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Pelé</a:t>
+            <a:t>[C] Corinthians</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Edson Nascimento</a:t>
+            <a:t>[D] Santos FC</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1981,168 +1981,168 @@
 <file path=ppt/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] 1</a:t>
+            <a:t>[A] 4</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] 3</a:t>
+            <a:t>[B] 1</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] 4</a:t>
+            <a:t>[C] 2</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] 2</a:t>
+            <a:t>[D] 3</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2253,168 +2253,168 @@
 <file path=ppt/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] 1980</a:t>
+            <a:t>[A] Pelé</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] 1979</a:t>
+            <a:t>[B] Edson Pele</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] 1981</a:t>
+            <a:t>[C] Edson Nascimento</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] 1978</a:t>
+            <a:t>[D] Edson Arantes do Nascimento</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2525,168 +2525,168 @@
 <file path=ppt/diagrams/data5.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] 2001</a:t>
+            <a:t>[A] 1941</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] 2002</a:t>
+            <a:t>[B] 1942</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] 2003</a:t>
+            <a:t>[C] 1940</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] 2000</a:t>
+            <a:t>[D] 1943</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2797,168 +2797,168 @@
 <file path=ppt/diagrams/data6.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] 1941</a:t>
+            <a:t>[A] 1993</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] 1940</a:t>
+            <a:t>[B] 1994</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] 1942</a:t>
+            <a:t>[C] 1995</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] 1943</a:t>
+            <a:t>[D] 1996</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -3069,168 +3069,168 @@
 <file path=ppt/diagrams/data7.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] The King of Football</a:t>
+            <a:t>[A] Pele: Birth of a Legend</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] The King of the Field</a:t>
+            <a:t>[B] Pele: The Story of a Legend</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] The King of the Pitch</a:t>
+            <a:t>[C] Pele: The Rise of a Legend</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] The King of Soccer</a:t>
+            <a:t>[D] Pele: The Legend</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -3341,168 +3341,168 @@
 <file path=ppt/diagrams/data8.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] 1996</a:t>
+            <a:t>[A] 1980</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] 1993</a:t>
+            <a:t>[B] 1979</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] 1994</a:t>
+            <a:t>[C] 1981</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] 1995</a:t>
+            <a:t>[D] 1978</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -3613,168 +3613,168 @@
 <file path=ppt/diagrams/data9.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Flamengo</a:t>
+            <a:t>[A] The King of the Field</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Corinthians</a:t>
+            <a:t>[B] The King of the Pitch</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Santos FC</a:t>
+            <a:t>[C] The King of Soccer</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Palmeiras</a:t>
+            <a:t>[D] The King of Football</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -12476,51 +12476,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>6. What is the nickname of Pele?</a:t>
+              <a:t>6. What is the name of the documentary about Pele's life?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12582,51 +12582,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>7. What year was Pele inducted into the National Soccer Hall of Fame?</a:t>
+              <a:t>7. What year was Pele awarded the International Peace Award?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12688,51 +12688,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>8. What team did Pele play for during his professional career?</a:t>
+              <a:t>8. What is the nickname of Pele?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12794,51 +12794,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>9. What is the name of the documentary about Pele's life?</a:t>
+              <a:t>9. What year did Pele retire from professional soccer?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12900,51 +12900,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>10. What year did Pele retire from professional soccer?</a:t>
+              <a:t>10. What year was Pele awarded the FIFA Player of the Century award?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13118,70 +13118,70 @@
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913774" y="1282700"/>
             <a:ext cx="10363826" cy="5448300"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr numCol="2" wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" defTabSz="914400">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" cap="none" dirty="0"/>
-              <a:t>1. What is the full name of the Brazilian soccer player known as Pele?
-[B] Edson Arantes do Nascimento
+              <a:t>1. What team did Pele play for during his professional career?
+[D] Santos FC
 2. How many World Cup titles did Pele win?
-[B] 3
-3. What year was Pele awarded the International Peace Award?
+[D] 3
+3. What is the full name of the Brazilian soccer player known as Pele?
+[D] Edson Arantes do Nascimento
+4. What year was Pele born?
+[C] 1940
+5. What year was Pele inducted into the National Soccer Hall of Fame?
+[A] 1993
+6. What is the name of the documentary about Pele's life?
+[A] Pele: Birth of a Legend
+7. What year was Pele awarded the International Peace Award?
 [D] 1978
-4. What year was Pele awarded the FIFA Player of the Century award?
-[...12 lines deleted...]
-[A] 1977
+8. What is the nickname of Pele?
+[D] The King of Football
+9. What year did Pele retire from professional soccer?
+[D] 1977
+10. What year was Pele awarded the FIFA Player of the Century award?
+[B] 2000
 </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" cap="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -13323,51 +13323,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>1. What is the full name of the Brazilian soccer player known as Pele?</a:t>
+              <a:t>1. What team did Pele play for during his professional career?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13535,51 +13535,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>3. What year was Pele awarded the International Peace Award?</a:t>
+              <a:t>3. What is the full name of the Brazilian soccer player known as Pele?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13641,51 +13641,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>4. What year was Pele awarded the FIFA Player of the Century award?</a:t>
+              <a:t>4. What year was Pele born?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13747,51 +13747,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>5. What year was Pele born?</a:t>
+              <a:t>5. What year was Pele inducted into the National Soccer Hall of Fame?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>