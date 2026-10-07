--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -1165,168 +1165,168 @@
 <file path=ppt/diagrams/data10.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Dick Grayson</a:t>
+            <a:t>[A] The Batcave</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Tim Drake</a:t>
+            <a:t>[B] Gotham City Hall</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Jason Todd</a:t>
+            <a:t>[C] The Wayne Manor</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Damian Wayne</a:t>
+            <a:t>[D] The Ace Chemicals</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1437,168 +1437,168 @@
 <file path=ppt/diagrams/data11.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Never</a:t>
+            <a:t>[A] Joker Toxin</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] At the end of the movie</a:t>
+            <a:t>[B] Venom</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] At the beginning of the movie</a:t>
+            <a:t>[C] Scarecrow's Fear Gas</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] In the middle of the movie</a:t>
+            <a:t>[D] Titan</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1709,168 +1709,168 @@
 <file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Metropolis</a:t>
+            <a:t>[A] At the beginning of the movie</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Gotham City</a:t>
+            <a:t>[B] In the middle of the movie</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Central City</a:t>
+            <a:t>[C] At the end of the movie</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Star City</a:t>
+            <a:t>[D] Never</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1981,168 +1981,168 @@
 <file path=ppt/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Ra's al Ghul</a:t>
+            <a:t>[A] 2010</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Black Mask</a:t>
+            <a:t>[B] 2008</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] The Riddler</a:t>
+            <a:t>[C] 2014</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] The Joker</a:t>
+            <a:t>[D] 2012</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2253,168 +2253,168 @@
 <file path=ppt/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] The Ace Chemicals</a:t>
+            <a:t>[A] Ben Affleck</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] The Wayne Manor</a:t>
+            <a:t>[B] Michael Keaton</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Gotham City Hall</a:t>
+            <a:t>[C] Kevin Conroy</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] The Batcave</a:t>
+            <a:t>[D] Christian Bale</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2525,168 +2525,168 @@
 <file path=ppt/diagrams/data5.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Never</a:t>
+            <a:t>[A] The Joker</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] During Batman: Under the Red Hood</a:t>
+            <a:t>[B] Ra's al Ghul</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] After Batman: Under the Red Hood</a:t>
+            <a:t>[C] Black Mask</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Before Batman: Under the Red Hood</a:t>
+            <a:t>[D] The Riddler</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2797,168 +2797,168 @@
 <file path=ppt/diagrams/data6.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] 2014</a:t>
+            <a:t>[A] Gotham City</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] 2008</a:t>
+            <a:t>[B] Central City</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] 2010</a:t>
+            <a:t>[C] Star City</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] 2012</a:t>
+            <a:t>[D] Metropolis</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -3069,168 +3069,168 @@
 <file path=ppt/diagrams/data7.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Cameron Monaghan</a:t>
+            <a:t>[A] The Iceberg Lounge</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Mark Hamill</a:t>
+            <a:t>[B] The Black Canary</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] John DiMaggio</a:t>
+            <a:t>[C] The Monarch Theatre</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Troy Baker</a:t>
+            <a:t>[D] The Ace of Clubs</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -3341,168 +3341,168 @@
 <file path=ppt/diagrams/data8.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] The Ace of Clubs</a:t>
+            <a:t>[A] Arkham Asylum</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] The Black Canary</a:t>
+            <a:t>[B] Gotham City Police Department</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] The Iceberg Lounge</a:t>
+            <a:t>[C] Ace Chemicals</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] The Monarch Theatre</a:t>
+            <a:t>[D] Amusement Mile</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -3613,168 +3613,168 @@
 <file path=ppt/diagrams/data9.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Venom</a:t>
+            <a:t>[A] Tim Drake</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Titan</a:t>
+            <a:t>[B] Jason Todd</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Joker Toxin</a:t>
+            <a:t>[C] Damian Wayne</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Scarecrow's Fear Gas</a:t>
+            <a:t>[D] Dick Grayson</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -12476,51 +12476,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>6. Who voices the Joker in Batman: Under the Red Hood?</a:t>
+              <a:t>6. What is the name of the nightclub that the Red Hood attacks?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12582,51 +12582,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>7. What is the name of the nightclub that the Red Hood attacks?</a:t>
+              <a:t>7. Where does the final confrontation between Batman and the Red Hood take place?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12688,51 +12688,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>8. What is the name of the drug that the Black Mask is trafficking?</a:t>
+              <a:t>8. What is the name of the character who becomes the Red Hood?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12794,51 +12794,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>9. What is the name of the character who becomes the Red Hood?</a:t>
+              <a:t>9. Where does the Red Hood reveal his true identity to Batman?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12900,51 +12900,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>10. When does Batman first encounter the Red Hood?</a:t>
+              <a:t>10. What is the name of the drug that the Black Mask is trafficking?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13118,70 +13118,70 @@
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913774" y="1282700"/>
             <a:ext cx="10363826" cy="5448300"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr numCol="2" wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" defTabSz="914400">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" cap="none" dirty="0"/>
-              <a:t>1. Where does the majority of Batman: Under the Red Hood take place?
-[...11 lines deleted...]
-7. What is the name of the nightclub that the Red Hood attacks?
+              <a:t>1. When does Batman first encounter the Red Hood?
+[B] In the middle of the movie
+2. When was Batman: Under the Red Hood released?
+[A] 2010
+3. Who voices Batman in Batman: Under the Red Hood?
+[C] Kevin Conroy
+4. Which character is revealed to be the mastermind behind the Red Hood's plan?
+[A] The Joker
+5. Where does the majority of Batman: Under the Red Hood take place?
+[A] Gotham City
+6. What is the name of the nightclub that the Red Hood attacks?
 [B] The Black Canary
-8. What is the name of the drug that the Black Mask is trafficking?
-[...4 lines deleted...]
-[D] In the middle of the movie
+7. Where does the final confrontation between Batman and the Red Hood take place?
+[D] Amusement Mile
+8. What is the name of the character who becomes the Red Hood?
+[B] Jason Todd
+9. Where does the Red Hood reveal his true identity to Batman?
+[D] The Ace Chemicals
+10. What is the name of the drug that the Black Mask is trafficking?
+[D] Titan
 </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" cap="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -13323,51 +13323,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>1. Where does the majority of Batman: Under the Red Hood take place?</a:t>
+              <a:t>1. When does Batman first encounter the Red Hood?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13429,51 +13429,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>2. Which character is revealed to be the mastermind behind the Red Hood's plan?</a:t>
+              <a:t>2. When was Batman: Under the Red Hood released?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13535,51 +13535,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>3. Where does the Red Hood reveal his true identity to Batman?</a:t>
+              <a:t>3. Who voices Batman in Batman: Under the Red Hood?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13641,51 +13641,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>4. When did the Joker kill Jason Todd?</a:t>
+              <a:t>4. Which character is revealed to be the mastermind behind the Red Hood's plan?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13747,51 +13747,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>5. When was Batman: Under the Red Hood released?</a:t>
+              <a:t>5. Where does the majority of Batman: Under the Red Hood take place?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>