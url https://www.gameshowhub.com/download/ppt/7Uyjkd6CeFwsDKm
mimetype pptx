--- v0 (2026-10-07)
+++ v1 (2026-10-07)
@@ -1165,129 +1165,129 @@
 <file path=ppt/diagrams/data10.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Mercury</a:t>
+            <a:t>[A] Sun</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Saturn</a:t>
+            <a:t>[B] Mars</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Neptune</a:t>
+            <a:t>[C] Moon</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1437,168 +1437,168 @@
 <file path=ppt/diagrams/data11.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Yard</a:t>
+            <a:t>[A] 11</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Kilometer</a:t>
+            <a:t>[B] 33</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Light Year</a:t>
+            <a:t>[C] 15</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Metre</a:t>
+            <a:t>[D] 14</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1709,168 +1709,168 @@
 <file path=ppt/diagrams/data2.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Whale</a:t>
+            <a:t>[A] Tempometer</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] African Bush Elephant</a:t>
+            <a:t>[B] Gyrometer</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Lion</a:t>
+            <a:t>[C] Thermometer</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Panther</a:t>
+            <a:t>[D] Hydrometer</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -1981,168 +1981,168 @@
 <file path=ppt/diagrams/data3.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Rhino</a:t>
+            <a:t>[A] Nitrogen</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Panda</a:t>
+            <a:t>[B] Magnesium oxide</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Elephant</a:t>
+            <a:t>[C] Ozone layer</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Chimpanzee</a:t>
+            <a:t>[D] Methane</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2253,168 +2253,168 @@
 <file path=ppt/diagrams/data4.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Australia</a:t>
+            <a:t>[A] Hydrosphere</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] India</a:t>
+            <a:t>[B] Atmosphere</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Chile</a:t>
+            <a:t>[C] Lithosphere</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Botswana</a:t>
+            <a:t>[D] Upper crust</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2525,168 +2525,168 @@
 <file path=ppt/diagrams/data5.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Camel</a:t>
+            <a:t>[A] Atom</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Rabbit</a:t>
+            <a:t>[B] Molecule</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Panther</a:t>
+            <a:t>[C] Cell</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Cat</a:t>
+            <a:t>[D] Nucleus</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -2797,168 +2797,168 @@
 <file path=ppt/diagrams/data6.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Nitrogen</a:t>
+            <a:t>[A] Chile</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Ozone layer</a:t>
+            <a:t>[B] Australia</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Methane</a:t>
+            <a:t>[C] Botswana</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Magnesium oxide</a:t>
+            <a:t>[D] India</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -3069,168 +3069,168 @@
 <file path=ppt/diagrams/data7.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Gyrometer</a:t>
+            <a:t>[A] Cat</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Hydrometer</a:t>
+            <a:t>[B] Camel</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Thermometer</a:t>
+            <a:t>[C] Rabbit</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Tempometer</a:t>
+            <a:t>[D] Panther</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -3341,168 +3341,168 @@
 <file path=ppt/diagrams/data8.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Rhino</a:t>
+            <a:t>[A] Saturn</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Blue whale</a:t>
+            <a:t>[B] Mercury</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Giraffe</a:t>
+            <a:t>[C] Neptune</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Camel</a:t>
+            <a:t>[D] Venus</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -3613,168 +3613,168 @@
 <file path=ppt/diagrams/data9.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:dataModel xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <dgm:ptLst>
     <dgm:pt modelId="{18F7A359-61D6-46E0-9704-7154E4D1C211}" type="doc">
       <dgm:prSet loTypeId="urn:microsoft.com/office/officeart/2005/8/layout/default" csTypeId="urn:microsoft.com/office/officeart/2005/8/colors/colorful1" loCatId="list" qsTypeId="urn:microsoft.com/office/officeart/2005/8/quickstyle/3d1" phldr="1"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{13B31B4F-BE53-40CB-B43B-458339EBEA1F}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[A] Ostrich</a:t>
+            <a:t>[A] Panther</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{ECDA45DF-9885-46FF-BB2F-6C0AF5F6B017}" type="parTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{3C5ECBD3-EC34-4E89-A3FC-576B97404174}" type="sibTrans" cxnId="{BFF7D0A1-4DC1-4E58-A967-490AD9350F9B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{6C7705B9-D2E4-4CA9-A0C1-DC65D1FC8AC4}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[B] Hen</a:t>
+            <a:t>[B] Whale</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{5281A816-1EA2-493B-B26C-C4CA76784526}" type="parTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{36931C35-24A4-4922-8E25-30C24013D56C}" type="sibTrans" cxnId="{FCE6C685-E84F-4156-85CD-171F9141B9E6}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{A674F9D0-C372-4D84-BA85-966900ED204E}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[C] Sparrow</a:t>
+            <a:t>[C] Lion</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{B7EEA2FF-5563-467C-99C0-8380DC32FF4A}" type="parTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{42E8AF83-1F60-42DD-86E6-520C403C786A}" type="sibTrans" cxnId="{165C79FD-26DF-4713-96B2-1E94172A92D9}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{62AA461D-3EEE-4C45-9E0C-474B56D1C12B}">
       <dgm:prSet phldrT="[Text]"/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:r>
             <a:rPr lang="en-US" dirty="0"/>
-            <a:t>[D] Turkey</a:t>
+            <a:t>[D] African Bush Elephant</a:t>
           </a:r>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{FCCCD6B3-58E5-4513-8D03-7129D544B9C8}" type="parTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{CA026D3A-B8FA-430F-8200-304B8936B182}" type="sibTrans" cxnId="{8980606F-F850-4E61-9D98-7C2A05FF4E6B}">
       <dgm:prSet/>
       <dgm:spPr/>
       <dgm:t>
         <a:bodyPr wrap="square"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr defTabSz="457200"/>
           <a:endParaRPr lang="en-US" dirty="0"/>
@@ -12476,51 +12476,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>6. An instrument to measure temperature is called __________?</a:t>
+              <a:t>6. It is known as the ship of the desert</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12582,51 +12582,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>7. The largest animal is the _______.</a:t>
+              <a:t>7. The planet closest to the sun is:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12688,51 +12688,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>8. Which is the bird that is born out of the largest egg in the world?</a:t>
+              <a:t>8. The largest land animal is _________________.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12794,51 +12794,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>9. The planet closest to the sun is:</a:t>
+              <a:t>9. Lunar eclipse refers to the eclipse caused by the _____________</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -12900,51 +12900,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>10. An astronomical measure of distance is called:</a:t>
+              <a:t>10. The number of bones in the Human face is ______ !</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13118,70 +13118,70 @@
           <p:nvPr>
             <p:ph sz="quarter" idx="13"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913774" y="1282700"/>
             <a:ext cx="10363826" cy="5448300"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr numCol="2" wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0" defTabSz="914400">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="1000" cap="none" dirty="0"/>
-              <a:t>1. The largest land animal is _________________.
-[...9 lines deleted...]
-6. An instrument to measure temperature is called __________?
+              <a:t>1. An instrument to measure temperature is called __________?
 [C] Thermometer
-7. The largest animal is the _______.
-[...6 lines deleted...]
-[C] Light Year
+2. The layer that protects the earth from UV radiations:
+[C] Ozone layer
+3. Name the blanket of air that surrounds the earth.
+[B] Atmosphere
+4. Which is the smallest indivisible particle of an element?
+[A] Atom
+5. The Kalahari desert is in
+[C] Botswana
+6. It is known as the ship of the desert
+[B] Camel
+7. The planet closest to the sun is:
+[B] Mercury
+8. The largest land animal is _________________.
+[D] African Bush Elephant
+9. Lunar eclipse refers to the eclipse caused by the _____________
+[C] Moon
+10. The number of bones in the Human face is ______ !
+[D] 14
 </a:t>
             </a:r>
             <a:endParaRPr lang="en-US" sz="1000" cap="none" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="6" name="Picture 5"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
@@ -13323,51 +13323,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>1. The largest land animal is _________________.</a:t>
+              <a:t>1. An instrument to measure temperature is called __________?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13429,51 +13429,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>2. Which of these animals bears the closest resemblance to man</a:t>
+              <a:t>2. The layer that protects the earth from UV radiations:</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13535,51 +13535,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>3. The Kalahari desert is in</a:t>
+              <a:t>3. Name the blanket of air that surrounds the earth.</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13641,51 +13641,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>4. It is known as the ship of the desert</a:t>
+              <a:t>4. Which is the smallest indivisible particle of an element?</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
@@ -13747,51 +13747,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="913775" y="618517"/>
             <a:ext cx="9468475" cy="1286483"/>
           </a:xfrm>
           <a:ln>
             <a:headEnd type="none"/>
             <a:tailEnd type="none"/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr defTabSz="914400"/>
             <a:r>
               <a:rPr lang="en-US" sz="2400" cap="none" dirty="0"/>
-              <a:t>5. The layer that protects the earth from UV radiations:</a:t>
+              <a:t>5. The Kalahari desert is in</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="4" name="Content Placeholder 3"/>
           <p:cNvGraphicFramePr/>
           <p:nvPr/>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="914400" y="1968500"/>
           <a:ext cx="10363200" cy="4546599"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/diagram">
             <dgm:relIds xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:dm="rId9" r:lo="rId4" r:qs="rId5" r:cs="rId6"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>